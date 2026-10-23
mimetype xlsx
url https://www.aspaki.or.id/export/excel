--- v0 (2026-09-03)
+++ v1 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="745">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="782">
   <si>
     <t>Nama Perusahaan</t>
   </si>
   <si>
     <t>Deskripsi</t>
   </si>
   <si>
     <t>Alamat</t>
   </si>
   <si>
     <t>Nama Kontak</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Catalog</t>
   </si>
   <si>
     <t>CV Bartec Utama Mandiri</t>
   </si>
   <si>
@@ -2477,50 +2477,162 @@
     <t>Jl. Raya Sadamaya No. 160-164 Kp. Cisarandi Desa Peuteuycondong Kec. Cibeber Kab. Cianjur</t>
   </si>
   <si>
     <t>Admin</t>
   </si>
   <si>
     <t>marketing.nuritek@gmail.com</t>
   </si>
   <si>
     <t>https://nuritek.co.id/linktree/</t>
   </si>
   <si>
     <t>Electric Hospital Bed</t>
   </si>
   <si>
     <t>Gynecological Chair Electric</t>
   </si>
   <si>
     <t>ICU Children Bed</t>
   </si>
   <si>
     <t>Bed Partus</t>
   </si>
   <si>
     <t>Gyn. Examination Table</t>
+  </si>
+  <si>
+    <t>PT. ETICA SARI PRATAMA</t>
+  </si>
+  <si>
+    <t>Produsen Alat Kesehatan &amp; PKRT dengan fokus pada mutu, keamanan produk, dan kebutuhan pelanggan.</t>
+  </si>
+  <si>
+    <t>Komplek Multiguna Blok E No. 20 Pakualam, Serpong, Utara, Kota Tangerang Selatan</t>
+  </si>
+  <si>
+    <t>PJT ESP PKRT ALKES</t>
+  </si>
+  <si>
+    <t>pjteticasaripratama@gmail.com</t>
+  </si>
+  <si>
+    <t>https://magicpower.id/</t>
+  </si>
+  <si>
+    <t>ETIZER ALCOHOL SWAB</t>
+  </si>
+  <si>
+    <t>PT Biocare Sejahtera</t>
+  </si>
+  <si>
+    <t>PT Biocare Sejahtera merupakan perusahaan yang didirikan pada tahun 2007 dan berlokasi di Kota Bekasi.
+Perusahaan kami bergerak di bidang manufaktur dan distribusi alat-alat kesehatan. Dalam bidang manufaktur, kami memproduksi produk diagnostik Rapid Test, serta terus berkomitmen melakukan pengembangan produk-produk kesehatan berkualitas. Selain itu, kami mendistribusikan berbagai alat kesehatan yang dapat digunakan dalam membantu skrining darah dengan Metoda NAT, CLIA, Rapid Test, Molekular Test (PCR), CLIA, Instrument dan Reagen Hamatology, Instrument FIA, Instrument Urinalyser dan lain-lain.</t>
+  </si>
+  <si>
+    <t>Ruko Kranggan Permai Blok RT 017/30, Desa/Kelurahan Jatisampurna, Kec. Jatisampurna, Kota Bekasi, Provinsi Jawa Barat, Kode Pos: 17433</t>
+  </si>
+  <si>
+    <t>Arneta Yuvita</t>
+  </si>
+  <si>
+    <t>arnetabiocare@gmail.com</t>
+  </si>
+  <si>
+    <t>https://www.biocare.co.id</t>
+  </si>
+  <si>
+    <t>BIOCARE 6in1 Panel Multi Drug (AMP/THC/MOP/MET/BZO/COC)</t>
+  </si>
+  <si>
+    <t>PT. Arkanindoplast Utama</t>
+  </si>
+  <si>
+    <t>Perusahaan alat kesehatan dalam negeri</t>
+  </si>
+  <si>
+    <t>Jl. Jembatan Hitam No 32 RT 01 RW 13 Kel. Cijujung, Kec. Sukaraja, Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Novi</t>
+  </si>
+  <si>
+    <t>hrd@arkan.co.id</t>
+  </si>
+  <si>
+    <t>www.arkanmedical.id</t>
+  </si>
+  <si>
+    <t>http://penyedia.inaproc.id/settings/store/information</t>
+  </si>
+  <si>
+    <t>Multi Drug Test Kaset</t>
+  </si>
+  <si>
+    <t>Multi Drug Test Cup</t>
+  </si>
+  <si>
+    <t>Rapid Test</t>
+  </si>
+  <si>
+    <t>PT Dua Rimba Medtech Indonesia</t>
+  </si>
+  <si>
+    <t>Manufaktur Alat Kesehatan</t>
+  </si>
+  <si>
+    <t>Jl. Tekno 3 Blok A8-E, Pasirgombong, Kec. Cikarang Utara, Kabupaten Bekasi, Jawa Barat 17530</t>
+  </si>
+  <si>
+    <t>Hoesni Indriany</t>
+  </si>
+  <si>
+    <t>hoesni@duarimbamed.com</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>Transparent Film Dressing</t>
+  </si>
+  <si>
+    <t>Transparent Island Dressing</t>
+  </si>
+  <si>
+    <t>PT Tesena Inovindo</t>
+  </si>
+  <si>
+    <t>Berdiri sejak 1988, PT Tesena Inovindo berkeinginan menjadi produsen Alat Kesehatan kelas dunia yang berkualitas tinggi, memiliki reputasi membanggakan, sesuai dengan syarat dan regulasi dunia  menciptakan kepuasan pelanggan dan menjadi mitra terbaik bagi seluruh partner dan stakeholder.</t>
+  </si>
+  <si>
+    <t>Ageng Prabowo</t>
+  </si>
+  <si>
+    <t>ageng.tesena@gmail.com</t>
+  </si>
+  <si>
+    <t>Ageng</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2851,66 +2963,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M117"/>
+  <dimension ref="A1:M122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="M1" sqref="M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1152.433" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="211.091" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="294.785" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="93.12" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="71.84" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="3" customFormat="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
@@ -6234,50 +6346,201 @@
       </c>
       <c r="F117" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>739</v>
       </c>
       <c r="H117" s="1" t="s">
         <v>740</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>688</v>
       </c>
       <c r="J117" s="1" t="s">
         <v>741</v>
       </c>
       <c r="K117" s="1" t="s">
         <v>742</v>
       </c>
       <c r="L117" s="1" t="s">
         <v>743</v>
       </c>
       <c r="M117" s="1" t="s">
         <v>744</v>
       </c>
+    </row>
+    <row r="118" spans="1:13">
+      <c r="A118" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="G118" s="1"/>
+      <c r="H118" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="I118" s="1"/>
+      <c r="J118" s="1"/>
+      <c r="K118" s="1"/>
+      <c r="L118" s="1"/>
+      <c r="M118" s="1"/>
+    </row>
+    <row r="119" spans="1:13">
+      <c r="A119" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="G119" s="1"/>
+      <c r="H119" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="I119" s="1"/>
+      <c r="J119" s="1"/>
+      <c r="K119" s="1"/>
+      <c r="L119" s="1"/>
+      <c r="M119" s="1"/>
+    </row>
+    <row r="120" spans="1:13">
+      <c r="A120" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="I120" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="J120" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="K120" s="1"/>
+      <c r="L120" s="1"/>
+      <c r="M120" s="1"/>
+    </row>
+    <row r="121" spans="1:13">
+      <c r="A121" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="I121" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="J121" s="1"/>
+      <c r="K121" s="1"/>
+      <c r="L121" s="1"/>
+      <c r="M121" s="1"/>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="C122" s="1"/>
+      <c r="D122" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="F122" s="1"/>
+      <c r="G122" s="1"/>
+      <c r="H122" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="I122" s="1"/>
+      <c r="J122" s="1"/>
+      <c r="K122" s="1"/>
+      <c r="L122" s="1"/>
+      <c r="M122" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>